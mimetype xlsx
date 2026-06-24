--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://compositarm.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-24 12:23:17</t>
+    <t>Актуальность прайса на: 2026-06-24 13:32:46</t>
   </si>
   <si>
     <t>Композитное сырье</t>
   </si>
   <si>
     <t>Ровинг</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>