--- v1 (2026-06-24)
+++ v2 (2026-09-01)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://compositarm.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-24 13:32:46</t>
+    <t>Актуальность прайса на: 2026-09-01 09:54:05</t>
   </si>
   <si>
     <t>Композитное сырье</t>
   </si>
   <si>
     <t>Ровинг</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>