--- v2 (2026-09-01)
+++ v3 (2026-10-17)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://compositarm.com/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-01 09:54:05</t>
+    <t>Актуальность прайса на: 2026-10-17 10:31:19</t>
   </si>
   <si>
     <t>Композитное сырье</t>
   </si>
   <si>
     <t>Ровинг</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>